--- v0 (2026-07-16)
+++ v1 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996abdf1e6504fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e25cd5765714383a2094faf9f04699c.psmdcp" Id="Rbd1ed31687914716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56db09d281c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d4fd4690515443fb8b59dedd51cdb23.psmdcp" Id="Rc6e8649b2f5b4ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tickets" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Ticket ID</x:t>
   </x:si>
   <x:si>
     <x:t>Title</x:t>
   </x:si>
   <x:si>
@@ -537,273 +537,273 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="14.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="15.139196" style="0" customWidth="1"/>
-    <x:col min="9" max="9" width="13.282054" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="15.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="13.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="0">
-        <x:v>1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I2" s="2">
-        <x:v>46209.1827444444</x:v>
+        <x:v>46229.7927485648</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="2">
-        <x:v>46208.1827444444</x:v>
+        <x:v>46228.7927485648</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0">
-        <x:v>2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I4" s="2">
-        <x:v>46208.1827444444</x:v>
+        <x:v>46228.7927485648</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0">
-        <x:v>3</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I5" s="2">
-        <x:v>46207.1827444444</x:v>
+        <x:v>46227.7927485648</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I6" s="2">
-        <x:v>46206.1827444444</x:v>
+        <x:v>46226.7927485648</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0">
-        <x:v>4</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I7" s="2">
-        <x:v>46205.1827444444</x:v>
+        <x:v>46225.7927485648</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Tickets</vt:lpstr>
       <vt:lpstr>Tickets!Print_Area</vt:lpstr>
       <vt:lpstr>Tickets!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>